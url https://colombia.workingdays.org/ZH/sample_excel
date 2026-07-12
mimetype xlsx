--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1327,51 +1327,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by Colombia.Workingdays.org</t>
+    <t>Sample file generated in 0.19 seconds by Colombia.Workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>